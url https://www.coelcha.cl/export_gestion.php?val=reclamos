--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -1,956 +1,690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ERIX\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Cristian Inostroza\Desktop\COMERCIAL\Indicadores_20-07-2026\Reports_25-08-2026\Data_Luis_26-8-2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D699785-9F15-487B-893C-F97668AC3C9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F425E4DF-2BEF-4047-A64A-E5C71A3C04BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D6DA9D68-1E14-4F11-8E96-CBB5658F8EB1}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
+    <sheet name="Oficio 6621" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$B$2:$N$131</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Oficio 6621'!$A$1:$R$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="21">
   <si>
     <t>Nombre Empresa</t>
+  </si>
+  <si>
+    <t>Tipo de requerimiento</t>
+  </si>
+  <si>
+    <t>Tasa de Trasferencia 
+(TT)</t>
+  </si>
+  <si>
+    <t>Tasa Normalizada de Reclamos 
+(TNR)</t>
+  </si>
+  <si>
+    <t>Tasa de Cambio de Resolución Normalizada 
+(TCRN)</t>
+  </si>
+  <si>
+    <t>Tasa de Cambio de Resolución Normalizada y Ajustada 
+(TCRNA)</t>
+  </si>
+  <si>
+    <t>Eficiencia del Servicio Comercial (Eficiencia)</t>
+  </si>
+  <si>
+    <t>Eficacia del Servicio Comercial (Eficacia)</t>
+  </si>
+  <si>
+    <t>Oportunidad del Servicio Comercial (OP)</t>
+  </si>
+  <si>
+    <t>Tiempo Medio de Resolución de Reclamos, Consultas y Solicitudes (TRR)</t>
+  </si>
+  <si>
+    <t>Indicador del Nivel de Reclamos, Consultas y Solicitudes (INR)</t>
+  </si>
+  <si>
+    <t>Indicador de Facturas Emitidas  (IFE)</t>
+  </si>
+  <si>
+    <t>Indicador de Facturas Emitidas con Consumos Estimados (IFEEs)</t>
+  </si>
+  <si>
+    <t>Errores en Emisión de facturas por Errores de Lectura (EFErL)</t>
+  </si>
+  <si>
+    <t>Errores en Emisión de Facturas por Errores Distintos al de Lectura (EF)</t>
   </si>
   <si>
     <t>mm/yyyy</t>
   </si>
   <si>
-    <t>Tipo Requerimiento</t>
-[...28 lines deleted...]
-  <si>
     <t>Pagos mal imputados (PMI)</t>
-  </si>
-[...1 lines deleted...]
-    <t>034</t>
   </si>
   <si>
     <t>Reclamo</t>
   </si>
   <si>
+    <t>Solicitud</t>
+  </si>
+  <si>
     <t>Consulta</t>
   </si>
   <si>
-    <t>Solicitud</t>
+    <t>COELCHA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0.000"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="4" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="8" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="4" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="8" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color theme="3" tint="0.59999389629810485"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color theme="3" tint="0.59999389629810485"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color theme="3" tint="0.59999389629810485"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color theme="3" tint="0.59999389629810485"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FFDBDBDB"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...213 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FFDBDBDB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color theme="3" tint="0.59999389629810485"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FFDBDBDB"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FFDBDBDB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FFDBDBDB"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFDBDBDB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </left>
+      <right style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFDBDBDB"/>
+      </top>
+      <bottom style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </left>
+      <right style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFDBDBDB"/>
+      </top>
+      <bottom style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </left>
+      <right style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </right>
+      <top style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </top>
+      <bottom style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </left>
+      <right style="medium">
+        <color theme="3" tint="0.59999389629810485"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFDBDBDB"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="137">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...309 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFDBDBDB"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1048,7052 +782,2413 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:N194"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51883D92-E153-40A2-B4D4-39E28770C932}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:R37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A177" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G187" sqref="G187"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="H37" sqref="H37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="14" width="12.85546875" style="5" customWidth="1"/>
+    <col min="1" max="2" width="11.42578125" style="1"/>
+    <col min="3" max="3" width="16.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="14.85546875" style="1" customWidth="1"/>
+    <col min="5" max="6" width="15.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19" style="1" customWidth="1"/>
+    <col min="8" max="8" width="16.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="15.140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="16.42578125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="18" style="1" customWidth="1"/>
+    <col min="16" max="16" width="18.140625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="19" style="1" customWidth="1"/>
+    <col min="18" max="18" width="27.140625" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="B2" s="1" t="s">
+    <row r="1" spans="1:18" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="B1" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D1" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="I1" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="J1" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="K1" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L1" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="M1" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="N1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="O1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="P1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="Q1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="3" t="s">
-[...81 lines deleted...]
-      <c r="H4" s="12">
+      <c r="R1" s="5"/>
+    </row>
+    <row r="2" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="6">
+        <v>45870</v>
+      </c>
+      <c r="C2" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" s="7">
+        <v>0.92071611253196928</v>
+      </c>
+      <c r="E2" s="7">
+        <v>0.81666666666666665</v>
+      </c>
+      <c r="F2" s="7">
+        <v>0.9194444444444444</v>
+      </c>
+      <c r="G2" s="8">
+        <v>9.0416666666666661</v>
+      </c>
+      <c r="H2" s="7">
+        <v>1.5040106951871657E-2</v>
+      </c>
+      <c r="I2" s="7">
+        <v>0.93957350509182702</v>
+      </c>
+      <c r="J2" s="7">
+        <v>0.93957350509182702</v>
+      </c>
+      <c r="K2" s="7">
+        <v>0.99542867090260245</v>
+      </c>
+      <c r="L2" s="7">
+        <v>0.99758377578553403</v>
+      </c>
+      <c r="M2" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N2" s="30">
+        <v>0.21590909090909091</v>
+      </c>
+      <c r="O2" s="30">
+        <v>161.6811497326203</v>
+      </c>
+      <c r="P2" s="31">
+        <v>0.31578947368421051</v>
+      </c>
+      <c r="Q2" s="7">
+        <v>0.25734621150665854</v>
+      </c>
+      <c r="R2" s="3"/>
+    </row>
+    <row r="3" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="10">
+        <v>45870</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="11">
         <v>1</v>
       </c>
-      <c r="I4" s="12">
-[...99 lines deleted...]
-      <c r="H7" s="19">
+      <c r="E3" s="11">
         <v>1</v>
       </c>
-      <c r="I7" s="30">
-[...99 lines deleted...]
-      <c r="H10" s="59">
+      <c r="F3" s="11">
+        <v>0.81738169139844385</v>
+      </c>
+      <c r="G3" s="12">
+        <v>0.43526510480887792</v>
+      </c>
+      <c r="H3" s="11">
+        <v>0.98257854278074863</v>
+      </c>
+      <c r="I3" s="11">
+        <v>0.93957350509182702</v>
+      </c>
+      <c r="J3" s="11">
+        <v>0.93957350509182702</v>
+      </c>
+      <c r="K3" s="11">
+        <v>0.99542867090260245</v>
+      </c>
+      <c r="L3" s="11">
+        <v>0.99758377578553403</v>
+      </c>
+      <c r="M3" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N3" s="32">
+        <v>0.21590909090909091</v>
+      </c>
+      <c r="O3" s="33">
+        <v>161.6811497326203</v>
+      </c>
+      <c r="P3" s="11">
+        <v>0.31578947368421051</v>
+      </c>
+      <c r="Q3" s="11">
+        <v>0.25734621150665854</v>
+      </c>
+      <c r="R3" s="3"/>
+    </row>
+    <row r="4" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="13">
+        <v>45870</v>
+      </c>
+      <c r="C4" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="14">
+        <v>0.98341729638958864</v>
+      </c>
+      <c r="E4" s="14">
+        <v>0.99896480331262938</v>
+      </c>
+      <c r="F4" s="14">
+        <v>0.97182497331910356</v>
+      </c>
+      <c r="G4" s="15">
+        <v>3.1159018143009605</v>
+      </c>
+      <c r="H4" s="14">
+        <v>0.19573028074866311</v>
+      </c>
+      <c r="I4" s="14">
+        <v>0.93957350509182702</v>
+      </c>
+      <c r="J4" s="14">
+        <v>0.93957350509182702</v>
+      </c>
+      <c r="K4" s="14">
+        <v>0.99542867090260245</v>
+      </c>
+      <c r="L4" s="14">
+        <v>0.99758377578553403</v>
+      </c>
+      <c r="M4" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N4" s="34">
+        <v>0.21590909090909091</v>
+      </c>
+      <c r="O4" s="34">
+        <v>161.6811497326203</v>
+      </c>
+      <c r="P4" s="35">
+        <v>0.31578947368421051</v>
+      </c>
+      <c r="Q4" s="14">
+        <v>0.25734621150665854</v>
+      </c>
+      <c r="R4" s="3"/>
+    </row>
+    <row r="5" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="6">
+        <v>45901</v>
+      </c>
+      <c r="C5" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="7">
+        <v>0.93121693121693117</v>
+      </c>
+      <c r="E5" s="7">
+        <v>0.80965909090909094</v>
+      </c>
+      <c r="F5" s="7">
+        <v>0.92329545454545459</v>
+      </c>
+      <c r="G5" s="8">
+        <v>9.0255681818181817</v>
+      </c>
+      <c r="H5" s="7">
+        <v>1.4659947524051477E-2</v>
+      </c>
+      <c r="I5" s="7">
+        <v>0.94331764607888047</v>
+      </c>
+      <c r="J5" s="7">
+        <v>0.94331764607888047</v>
+      </c>
+      <c r="K5" s="7">
+        <v>0.99559576860605559</v>
+      </c>
+      <c r="L5" s="7">
+        <v>0.99740049699443312</v>
+      </c>
+      <c r="M5" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N5" s="30">
+        <v>0.22898550724637681</v>
+      </c>
+      <c r="O5" s="30">
+        <v>156.17841822498022</v>
+      </c>
+      <c r="P5" s="31">
+        <v>0.29113924050632911</v>
+      </c>
+      <c r="Q5" s="7">
+        <v>0.24584711590521011</v>
+      </c>
+      <c r="R5" s="3"/>
+    </row>
+    <row r="6" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="10">
+        <v>45901</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="11">
         <v>1</v>
       </c>
-      <c r="I10" s="12">
-[...99 lines deleted...]
-      <c r="H13" s="19">
+      <c r="E6" s="11">
         <v>1</v>
       </c>
-      <c r="I13" s="30">
-[...99 lines deleted...]
-      <c r="H16" s="12">
+      <c r="F6" s="11">
+        <v>0.83739452385052526</v>
+      </c>
+      <c r="G6" s="12">
+        <v>0.45539865679352504</v>
+      </c>
+      <c r="H6" s="11">
+        <v>0.96738994627462416</v>
+      </c>
+      <c r="I6" s="11">
+        <v>0.94331764607888047</v>
+      </c>
+      <c r="J6" s="11">
+        <v>0.94331764607888047</v>
+      </c>
+      <c r="K6" s="11">
+        <v>0.99559576860605559</v>
+      </c>
+      <c r="L6" s="11">
+        <v>0.99740049699443312</v>
+      </c>
+      <c r="M6" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N6" s="32">
+        <v>0.22898550724637681</v>
+      </c>
+      <c r="O6" s="33">
+        <v>156.17841822498022</v>
+      </c>
+      <c r="P6" s="11">
+        <v>0.29113924050632911</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>0.24584711590521011</v>
+      </c>
+      <c r="R6" s="3"/>
+    </row>
+    <row r="7" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13">
+        <v>45901</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="14">
+        <v>0.98419864559819414</v>
+      </c>
+      <c r="E7" s="14">
+        <v>0.99895746455379486</v>
+      </c>
+      <c r="F7" s="14">
+        <v>0.97206005004170137</v>
+      </c>
+      <c r="G7" s="15">
+        <v>3.2278982485404502</v>
+      </c>
+      <c r="H7" s="14">
+        <v>0.19974178501520137</v>
+      </c>
+      <c r="I7" s="14">
+        <v>0.94331764607888047</v>
+      </c>
+      <c r="J7" s="14">
+        <v>0.94331764607888047</v>
+      </c>
+      <c r="K7" s="14">
+        <v>0.99559576860605559</v>
+      </c>
+      <c r="L7" s="14">
+        <v>0.99740049699443312</v>
+      </c>
+      <c r="M7" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N7" s="34">
+        <v>0.22898550724637681</v>
+      </c>
+      <c r="O7" s="34">
+        <v>156.17841822498022</v>
+      </c>
+      <c r="P7" s="35">
+        <v>0.29113924050632911</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>0.24584711590521011</v>
+      </c>
+      <c r="R7" s="3"/>
+    </row>
+    <row r="8" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="6">
+        <v>45931</v>
+      </c>
+      <c r="C8" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="7">
+        <v>0.93717277486910999</v>
+      </c>
+      <c r="E8" s="7">
+        <v>0.8016759776536313</v>
+      </c>
+      <c r="F8" s="7">
+        <v>0.92178770949720668</v>
+      </c>
+      <c r="G8" s="8">
+        <v>9.2988826815642458</v>
+      </c>
+      <c r="H8" s="7">
+        <v>1.4889369489269673E-2</v>
+      </c>
+      <c r="I8" s="7">
+        <v>0.94135180942544117</v>
+      </c>
+      <c r="J8" s="7">
+        <v>0.94135180942544117</v>
+      </c>
+      <c r="K8" s="7">
+        <v>0.99578534367125682</v>
+      </c>
+      <c r="L8" s="7">
+        <v>0.99710935577452975</v>
+      </c>
+      <c r="M8" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N8" s="30">
+        <v>0.23646723646723647</v>
+      </c>
+      <c r="O8" s="30">
+        <v>157.62768258193313</v>
+      </c>
+      <c r="P8" s="31">
+        <v>0.3253012048192771</v>
+      </c>
+      <c r="Q8" s="7">
+        <v>0.28771940335689594</v>
+      </c>
+      <c r="R8" s="3"/>
+    </row>
+    <row r="9" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="10">
+        <v>45931</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="11">
         <v>1</v>
       </c>
-      <c r="I16" s="31">
-[...27 lines deleted...]
-      <c r="H17" s="16">
+      <c r="E9" s="11">
+        <v>1</v>
+      </c>
+      <c r="F9" s="11">
+        <v>0.87100490719010026</v>
+      </c>
+      <c r="G9" s="12">
+        <v>0.44745039470876896</v>
+      </c>
+      <c r="H9" s="11">
+        <v>0.97467143570121439</v>
+      </c>
+      <c r="I9" s="11">
+        <v>0.94135180942544117</v>
+      </c>
+      <c r="J9" s="11">
+        <v>0.94135180942544117</v>
+      </c>
+      <c r="K9" s="11">
+        <v>0.99578534367125682</v>
+      </c>
+      <c r="L9" s="11">
+        <v>0.99710935577452975</v>
+      </c>
+      <c r="M9" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N9" s="32">
+        <v>0.23646723646723647</v>
+      </c>
+      <c r="O9" s="33">
+        <v>157.62768258193313</v>
+      </c>
+      <c r="P9" s="11">
+        <v>0.3253012048192771</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>0.28771940335689594</v>
+      </c>
+      <c r="R9" s="3"/>
+    </row>
+    <row r="10" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="13">
+        <v>45931</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="14">
+        <v>0.98833640270104361</v>
+      </c>
+      <c r="E10" s="14">
+        <v>0.99896480331262938</v>
+      </c>
+      <c r="F10" s="14">
+        <v>0.96997929606625255</v>
+      </c>
+      <c r="G10" s="15">
+        <v>3.4223602484472049</v>
+      </c>
+      <c r="H10" s="14">
+        <v>0.20088171685243719</v>
+      </c>
+      <c r="I10" s="14">
+        <v>0.94135180942544117</v>
+      </c>
+      <c r="J10" s="14">
+        <v>0.94135180942544117</v>
+      </c>
+      <c r="K10" s="14">
+        <v>0.99578534367125682</v>
+      </c>
+      <c r="L10" s="14">
+        <v>0.99710935577452975</v>
+      </c>
+      <c r="M10" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N10" s="34">
+        <v>0.23646723646723647</v>
+      </c>
+      <c r="O10" s="34">
+        <v>157.62768258193313</v>
+      </c>
+      <c r="P10" s="35">
+        <v>0.3253012048192771</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>0.28771940335689594</v>
+      </c>
+      <c r="R10" s="3"/>
+    </row>
+    <row r="11" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="6">
+        <v>45962</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0.93800539083557954</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0.79597701149425282</v>
+      </c>
+      <c r="F11" s="7">
+        <v>0.91379310344827591</v>
+      </c>
+      <c r="G11" s="8">
+        <v>9.4454022988505741</v>
+      </c>
+      <c r="H11" s="7">
+        <v>1.4424870466321243E-2</v>
+      </c>
+      <c r="I11" s="7">
+        <v>0.939280261421653</v>
+      </c>
+      <c r="J11" s="7">
+        <v>0.939280261421653</v>
+      </c>
+      <c r="K11" s="7">
+        <v>0.99463892170476764</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0.99874263369879857</v>
+      </c>
+      <c r="M11" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N11" s="30">
+        <v>0.22448979591836735</v>
+      </c>
+      <c r="O11" s="30">
+        <v>153.3678756476684</v>
+      </c>
+      <c r="P11" s="31">
+        <v>0.32467532467532467</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>0.26556609825752242</v>
+      </c>
+      <c r="R11" s="3"/>
+    </row>
+    <row r="12" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="10">
+        <v>45962</v>
+      </c>
+      <c r="C12" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="I17" s="16">
-[...27 lines deleted...]
-      <c r="H18" s="23">
+      <c r="D12" s="11">
+        <v>1</v>
+      </c>
+      <c r="E12" s="11">
+        <v>1</v>
+      </c>
+      <c r="F12" s="11">
+        <v>0.88951521984216464</v>
+      </c>
+      <c r="G12" s="12">
+        <v>0.48447662821958198</v>
+      </c>
+      <c r="H12" s="11">
+        <v>0.9559378238341969</v>
+      </c>
+      <c r="I12" s="11">
+        <v>0.939280261421653</v>
+      </c>
+      <c r="J12" s="11">
+        <v>0.939280261421653</v>
+      </c>
+      <c r="K12" s="11">
+        <v>0.99463892170476764</v>
+      </c>
+      <c r="L12" s="11">
+        <v>0.99874263369879857</v>
+      </c>
+      <c r="M12" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N12" s="32">
+        <v>0.22448979591836735</v>
+      </c>
+      <c r="O12" s="33">
+        <v>153.3678756476684</v>
+      </c>
+      <c r="P12" s="11">
+        <v>0.32467532467532467</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>0.26556609825752242</v>
+      </c>
+      <c r="R12" s="3"/>
+    </row>
+    <row r="13" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="13">
+        <v>45962</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="14">
+        <v>0.9895628200078771</v>
+      </c>
+      <c r="E13" s="14">
+        <v>0.99900497512437814</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.80497512437810947</v>
+      </c>
+      <c r="G13" s="15">
+        <v>3.4939303482587065</v>
+      </c>
+      <c r="H13" s="14">
+        <v>0.20829015544041452</v>
+      </c>
+      <c r="I13" s="14">
+        <v>0.939280261421653</v>
+      </c>
+      <c r="J13" s="14">
+        <v>0.939280261421653</v>
+      </c>
+      <c r="K13" s="14">
+        <v>0.99463892170476764</v>
+      </c>
+      <c r="L13" s="14">
+        <v>0.99874263369879857</v>
+      </c>
+      <c r="M13" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N13" s="34">
+        <v>0.22448979591836735</v>
+      </c>
+      <c r="O13" s="34">
+        <v>153.3678756476684</v>
+      </c>
+      <c r="P13" s="35">
+        <v>0.32467532467532467</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>0.26556609825752242</v>
+      </c>
+      <c r="R13" s="3"/>
+    </row>
+    <row r="14" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="6">
+        <v>45992</v>
+      </c>
+      <c r="C14" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="7">
+        <v>0.95156695156695159</v>
+      </c>
+      <c r="E14" s="7">
+        <v>0.79640718562874246</v>
+      </c>
+      <c r="F14" s="7">
+        <v>0.91017964071856283</v>
+      </c>
+      <c r="G14" s="8">
+        <v>9.9730538922155691</v>
+      </c>
+      <c r="H14" s="7">
+        <v>1.3802223232364973E-2</v>
+      </c>
+      <c r="I14" s="7">
+        <v>0.93737258251143318</v>
+      </c>
+      <c r="J14" s="7">
+        <v>0.93737258251143318</v>
+      </c>
+      <c r="K14" s="7">
+        <v>0.99473111466196484</v>
+      </c>
+      <c r="L14" s="7">
+        <v>0.99876026227340353</v>
+      </c>
+      <c r="M14" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N14" s="30">
+        <v>0.22727272727272727</v>
+      </c>
+      <c r="O14" s="30">
+        <v>145.0473160047936</v>
+      </c>
+      <c r="P14" s="31">
+        <v>0.30666666666666664</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>0.24352120157863616</v>
+      </c>
+      <c r="R14" s="3"/>
+    </row>
+    <row r="15" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="10">
+        <v>45992</v>
+      </c>
+      <c r="C15" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="I18" s="23">
-[...37 lines deleted...]
-      <c r="H19" s="19">
+      <c r="D15" s="11">
         <v>1</v>
       </c>
-      <c r="I19" s="30">
-[...27 lines deleted...]
-      <c r="H20" s="28">
+      <c r="E15" s="11">
+        <v>1</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0.907821729013782</v>
+      </c>
+      <c r="G15" s="12">
+        <v>0.4978969035260426</v>
+      </c>
+      <c r="H15" s="11">
+        <v>0.9235092359188396</v>
+      </c>
+      <c r="I15" s="11">
+        <v>0.93737258251143318</v>
+      </c>
+      <c r="J15" s="11">
+        <v>0.93737258251143318</v>
+      </c>
+      <c r="K15" s="11">
+        <v>0.99473111466196484</v>
+      </c>
+      <c r="L15" s="11">
+        <v>0.99876026227340353</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N15" s="32">
+        <v>0.22727272727272727</v>
+      </c>
+      <c r="O15" s="33">
+        <v>145.0473160047936</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0.30666666666666664</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>0.24352120157863616</v>
+      </c>
+      <c r="R15" s="3"/>
+    </row>
+    <row r="16" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="13">
+        <v>45992</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="14">
+        <v>0.99300699300699302</v>
+      </c>
+      <c r="E16" s="14">
+        <v>0.99843505477308292</v>
+      </c>
+      <c r="F16" s="14">
+        <v>0.96674491392801254</v>
+      </c>
+      <c r="G16" s="15">
+        <v>3.4622456964006258</v>
+      </c>
+      <c r="H16" s="14">
+        <v>0.21124839869416093</v>
+      </c>
+      <c r="I16" s="14">
+        <v>0.93737258251143318</v>
+      </c>
+      <c r="J16" s="14">
+        <v>0.93737258251143318</v>
+      </c>
+      <c r="K16" s="14">
+        <v>0.99473111466196484</v>
+      </c>
+      <c r="L16" s="14">
+        <v>0.99876026227340353</v>
+      </c>
+      <c r="M16" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N16" s="34">
+        <v>0.22727272727272727</v>
+      </c>
+      <c r="O16" s="34">
+        <v>145.0473160047936</v>
+      </c>
+      <c r="P16" s="35">
+        <v>0.30666666666666664</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>0.24352120157863616</v>
+      </c>
+      <c r="R16" s="3"/>
+    </row>
+    <row r="17" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="6">
+        <v>46023</v>
+      </c>
+      <c r="C17" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="7">
+        <v>0.98097826086956519</v>
+      </c>
+      <c r="E17" s="7">
+        <v>0.78116343490304707</v>
+      </c>
+      <c r="F17" s="7">
+        <v>0.88365650969529086</v>
+      </c>
+      <c r="G17" s="8">
+        <v>10.495844875346261</v>
+      </c>
+      <c r="H17" s="7">
+        <v>1.4864531005517581E-2</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0.93666746731633665</v>
+      </c>
+      <c r="J17" s="7">
+        <v>0.93666746731633665</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0.99496963250180148</v>
+      </c>
+      <c r="L17" s="7">
+        <v>0.99854167381532444</v>
+      </c>
+      <c r="M17" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N17" s="30">
+        <v>0.18338108882521489</v>
+      </c>
+      <c r="O17" s="30">
+        <v>151.52762908671662</v>
+      </c>
+      <c r="P17" s="31">
+        <v>0.265625</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>0.18817491179392318</v>
+      </c>
+      <c r="R17" s="3"/>
+    </row>
+    <row r="18" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="10">
+        <v>46023</v>
+      </c>
+      <c r="C18" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="I20" s="28">
-[...27 lines deleted...]
-      <c r="H21" s="8">
+      <c r="D18" s="11">
+        <v>1</v>
+      </c>
+      <c r="E18" s="11">
+        <v>1</v>
+      </c>
+      <c r="F18" s="11">
+        <v>0.9129813276154739</v>
+      </c>
+      <c r="G18" s="12">
+        <v>0.48802823193067096</v>
+      </c>
+      <c r="H18" s="11">
+        <v>0.92176562628674952</v>
+      </c>
+      <c r="I18" s="11">
+        <v>0.93666746731633665</v>
+      </c>
+      <c r="J18" s="11">
+        <v>0.93666746731633665</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0.99496963250180148</v>
+      </c>
+      <c r="L18" s="11">
+        <v>0.99854167381532444</v>
+      </c>
+      <c r="M18" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N18" s="32">
+        <v>0.18338108882521489</v>
+      </c>
+      <c r="O18" s="33">
+        <v>151.52762908671662</v>
+      </c>
+      <c r="P18" s="11">
+        <v>0.265625</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>0.18817491179392318</v>
+      </c>
+      <c r="R18" s="3"/>
+    </row>
+    <row r="19" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="13">
+        <v>46023</v>
+      </c>
+      <c r="C19" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="I21" s="12">
-[...37 lines deleted...]
-      <c r="H22" s="59">
+      <c r="D19" s="14">
+        <v>0.99520797393137816</v>
+      </c>
+      <c r="E19" s="14">
+        <v>0.99845916795069334</v>
+      </c>
+      <c r="F19" s="14">
+        <v>0.96398305084745761</v>
+      </c>
+      <c r="G19" s="15">
+        <v>3.3131741140215718</v>
+      </c>
+      <c r="H19" s="14">
+        <v>0.21378572016799802</v>
+      </c>
+      <c r="I19" s="14">
+        <v>0.93666746731633665</v>
+      </c>
+      <c r="J19" s="14">
+        <v>0.93666746731633665</v>
+      </c>
+      <c r="K19" s="14">
+        <v>0.99496963250180148</v>
+      </c>
+      <c r="L19" s="14">
+        <v>0.99854167381532444</v>
+      </c>
+      <c r="M19" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N19" s="34">
+        <v>0.18338108882521489</v>
+      </c>
+      <c r="O19" s="34">
+        <v>151.52762908671662</v>
+      </c>
+      <c r="P19" s="35">
+        <v>0.265625</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>0.18817491179392318</v>
+      </c>
+      <c r="R19" s="3"/>
+    </row>
+    <row r="20" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="6">
+        <v>46054</v>
+      </c>
+      <c r="C20" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="7">
+        <v>0.95549738219895286</v>
+      </c>
+      <c r="E20" s="7">
+        <v>0.78082191780821919</v>
+      </c>
+      <c r="F20" s="7">
+        <v>0.89863013698630134</v>
+      </c>
+      <c r="G20" s="8">
+        <v>10.868493150684932</v>
+      </c>
+      <c r="H20" s="7">
+        <v>1.4974973332239272E-2</v>
+      </c>
+      <c r="I20" s="7">
+        <v>0.93632472203607719</v>
+      </c>
+      <c r="J20" s="7">
+        <v>0.93632472203607719</v>
+      </c>
+      <c r="K20" s="7">
+        <v>0.99531256410607072</v>
+      </c>
+      <c r="L20" s="7">
+        <v>0.99866317473776345</v>
+      </c>
+      <c r="M20" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N20" s="30">
+        <v>0.17355371900826447</v>
+      </c>
+      <c r="O20" s="30">
+        <v>156.72437843603839</v>
+      </c>
+      <c r="P20" s="31">
+        <v>0.26984126984126983</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>0.18749795893291102</v>
+      </c>
+      <c r="R20" s="3"/>
+    </row>
+    <row r="21" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="10">
+        <v>46054</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="11">
         <v>1</v>
       </c>
-      <c r="I22" s="12">
-[...27 lines deleted...]
-      <c r="H23" s="16">
+      <c r="E21" s="11">
+        <v>1</v>
+      </c>
+      <c r="F21" s="11">
+        <v>0.90835240788115434</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0.49387370405278042</v>
+      </c>
+      <c r="H21" s="11">
+        <v>0.91412981045376218</v>
+      </c>
+      <c r="I21" s="11">
+        <v>0.93632472203607719</v>
+      </c>
+      <c r="J21" s="11">
+        <v>0.93632472203607719</v>
+      </c>
+      <c r="K21" s="11">
+        <v>0.99531256410607072</v>
+      </c>
+      <c r="L21" s="11">
+        <v>0.99866317473776345</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N21" s="32">
+        <v>0.17355371900826447</v>
+      </c>
+      <c r="O21" s="33">
+        <v>156.72437843603839</v>
+      </c>
+      <c r="P21" s="11">
+        <v>0.26984126984126983</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>0.18749795893291102</v>
+      </c>
+      <c r="R21" s="3"/>
+    </row>
+    <row r="22" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="13">
+        <v>46054</v>
+      </c>
+      <c r="C22" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="I23" s="16">
-[...27 lines deleted...]
-      <c r="H24" s="23">
+      <c r="D22" s="14">
+        <v>0.9961211673439232</v>
+      </c>
+      <c r="E22" s="14">
+        <v>0.99833117003523086</v>
+      </c>
+      <c r="F22" s="14">
+        <v>0.96662340070461705</v>
+      </c>
+      <c r="G22" s="15">
+        <v>3.3595401446319304</v>
+      </c>
+      <c r="H22" s="14">
+        <v>0.22126035939935998</v>
+      </c>
+      <c r="I22" s="14">
+        <v>0.93632472203607719</v>
+      </c>
+      <c r="J22" s="14">
+        <v>0.93632472203607719</v>
+      </c>
+      <c r="K22" s="14">
+        <v>0.99531256410607072</v>
+      </c>
+      <c r="L22" s="14">
+        <v>0.99866317473776345</v>
+      </c>
+      <c r="M22" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N22" s="34">
+        <v>0.17355371900826447</v>
+      </c>
+      <c r="O22" s="34">
+        <v>156.72437843603839</v>
+      </c>
+      <c r="P22" s="35">
+        <v>0.26984126984126983</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>0.18749795893291102</v>
+      </c>
+      <c r="R22" s="3"/>
+    </row>
+    <row r="23" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="6">
+        <v>46082</v>
+      </c>
+      <c r="C23" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="I24" s="23">
-[...37 lines deleted...]
-      <c r="H25" s="19">
+      <c r="D23" s="7">
+        <v>0.9536784741144414</v>
+      </c>
+      <c r="E23" s="7">
+        <v>0.78</v>
+      </c>
+      <c r="F23" s="7">
+        <v>0.92</v>
+      </c>
+      <c r="G23" s="8">
+        <v>11.08</v>
+      </c>
+      <c r="H23" s="7">
+        <v>1.4299722176826278E-2</v>
+      </c>
+      <c r="I23" s="7">
+        <v>0.93522027354163906</v>
+      </c>
+      <c r="J23" s="7">
+        <v>0.93522027354163906</v>
+      </c>
+      <c r="K23" s="7">
+        <v>0.99478044146637934</v>
+      </c>
+      <c r="L23" s="7">
+        <v>0.99928839678178294</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N23" s="30">
+        <v>0.17241379310344829</v>
+      </c>
+      <c r="O23" s="30">
+        <v>149.94280111129268</v>
+      </c>
+      <c r="P23" s="31">
+        <v>0.25</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>0.16475389441983937</v>
+      </c>
+      <c r="R23" s="3"/>
+    </row>
+    <row r="24" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="10">
+        <v>46082</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="11">
         <v>1</v>
       </c>
-      <c r="I25" s="30">
-[...99 lines deleted...]
-      <c r="H28" s="12">
+      <c r="E24" s="11">
         <v>1</v>
       </c>
-      <c r="I28" s="33">
-[...99 lines deleted...]
-      <c r="H31" s="41">
+      <c r="F24" s="11">
+        <v>0.90556756011217876</v>
+      </c>
+      <c r="G24" s="12">
+        <v>0.49914946439244173</v>
+      </c>
+      <c r="H24" s="11">
+        <v>0.88866644876613821</v>
+      </c>
+      <c r="I24" s="11">
+        <v>0.93522027354163906</v>
+      </c>
+      <c r="J24" s="11">
+        <v>0.93522027354163906</v>
+      </c>
+      <c r="K24" s="11">
+        <v>0.99478044146637934</v>
+      </c>
+      <c r="L24" s="11">
+        <v>0.99928839678178294</v>
+      </c>
+      <c r="M24" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N24" s="32">
+        <v>0.17241379310344829</v>
+      </c>
+      <c r="O24" s="33">
+        <v>149.94280111129268</v>
+      </c>
+      <c r="P24" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>0.16475389441983937</v>
+      </c>
+      <c r="R24" s="3"/>
+    </row>
+    <row r="25" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="13">
+        <v>46082</v>
+      </c>
+      <c r="C25" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="14">
+        <v>0.99721758486366163</v>
+      </c>
+      <c r="E25" s="14">
+        <v>0.99851190476190477</v>
+      </c>
+      <c r="F25" s="14">
+        <v>0.96837797619047616</v>
+      </c>
+      <c r="G25" s="15">
+        <v>3.4237351190476191</v>
+      </c>
+      <c r="H25" s="14">
+        <v>0.21964373263605164</v>
+      </c>
+      <c r="I25" s="14">
+        <v>0.93522027354163906</v>
+      </c>
+      <c r="J25" s="14">
+        <v>0.93522027354163906</v>
+      </c>
+      <c r="K25" s="14">
+        <v>0.99478044146637934</v>
+      </c>
+      <c r="L25" s="14">
+        <v>0.99928839678178294</v>
+      </c>
+      <c r="M25" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N25" s="34">
+        <v>0.17241379310344829</v>
+      </c>
+      <c r="O25" s="34">
+        <v>149.94280111129268</v>
+      </c>
+      <c r="P25" s="35">
+        <v>0.25</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>0.16475389441983937</v>
+      </c>
+      <c r="R25" s="3"/>
+    </row>
+    <row r="26" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="6">
+        <v>46113</v>
+      </c>
+      <c r="C26" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="7">
+        <v>0.96561604584527216</v>
+      </c>
+      <c r="E26" s="7">
+        <v>0.77448071216617209</v>
+      </c>
+      <c r="F26" s="7">
+        <v>0.9258160237388724</v>
+      </c>
+      <c r="G26" s="8">
+        <v>11.382789317507418</v>
+      </c>
+      <c r="H26" s="7">
+        <v>1.373100272990262E-2</v>
+      </c>
+      <c r="I26" s="7">
+        <v>0.93275904219919326</v>
+      </c>
+      <c r="J26" s="7">
+        <v>0.93275904219919326</v>
+      </c>
+      <c r="K26" s="7">
+        <v>0.99539231531910843</v>
+      </c>
+      <c r="L26" s="7">
+        <v>0.99898814293669447</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N26" s="30">
+        <v>0.17559523809523808</v>
+      </c>
+      <c r="O26" s="30">
+        <v>142.19940512569775</v>
+      </c>
+      <c r="P26" s="31">
+        <v>0.25423728813559321</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>0.16430432395053693</v>
+      </c>
+      <c r="R26" s="3"/>
+    </row>
+    <row r="27" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" s="11">
         <v>1</v>
       </c>
-      <c r="I31" s="52">
-[...99 lines deleted...]
-      <c r="H34" s="51">
+      <c r="E27" s="11">
         <v>1</v>
       </c>
-      <c r="I34" s="44">
-[...50 lines deleted...]
-        <v>95.87</v>
+      <c r="F27" s="11">
+        <v>0.89703201682636124</v>
+      </c>
+      <c r="G27" s="12">
+        <v>0.56237438653891092</v>
+      </c>
+      <c r="H27" s="11">
+        <v>0.8717353216803162</v>
+      </c>
+      <c r="I27" s="11">
+        <v>0.93275904219919326</v>
+      </c>
+      <c r="J27" s="11">
+        <v>0.93275904219919326</v>
+      </c>
+      <c r="K27" s="11">
+        <v>0.99539231531910843</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0.99898814293669447</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N27" s="32">
+        <v>0.17559523809523808</v>
+      </c>
+      <c r="O27" s="33">
+        <v>142.19940512569775</v>
+      </c>
+      <c r="P27" s="11">
+        <v>0.25423728813559321</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>0.16430432395053693</v>
+      </c>
+      <c r="R27" s="3"/>
+    </row>
+    <row r="28" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="13">
+        <v>46113</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="14">
+        <v>0.99757190885319391</v>
+      </c>
+      <c r="E28" s="14">
+        <v>0.99850215315483992</v>
+      </c>
+      <c r="F28" s="14">
+        <v>0.96854521625163825</v>
+      </c>
+      <c r="G28" s="15">
+        <v>3.3280284590900582</v>
+      </c>
+      <c r="H28" s="14">
+        <v>0.21761805810210652</v>
+      </c>
+      <c r="I28" s="14">
+        <v>0.93275904219919326</v>
+      </c>
+      <c r="J28" s="14">
+        <v>0.93275904219919326</v>
+      </c>
+      <c r="K28" s="14">
+        <v>0.99539231531910843</v>
+      </c>
+      <c r="L28" s="14">
+        <v>0.99898814293669447</v>
+      </c>
+      <c r="M28" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N28" s="34">
+        <v>0.17559523809523808</v>
+      </c>
+      <c r="O28" s="34">
+        <v>142.19940512569775</v>
+      </c>
+      <c r="P28" s="35">
+        <v>0.25423728813559321</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>0.16430432395053693</v>
+      </c>
+      <c r="R28" s="3"/>
+    </row>
+    <row r="29" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="6">
+        <v>46143</v>
+      </c>
+      <c r="C29" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="7">
+        <v>0.96439169139465875</v>
+      </c>
+      <c r="E29" s="7">
+        <v>0.76615384615384619</v>
+      </c>
+      <c r="F29" s="7">
+        <v>0.92923076923076919</v>
+      </c>
+      <c r="G29" s="8">
+        <v>11.510769230769231</v>
+      </c>
+      <c r="H29" s="7">
+        <v>1.3194218902240987E-2</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0.93154114466859961</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0.93154114466859961</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0.99523308489439366</v>
+      </c>
+      <c r="L29" s="7">
+        <v>0.99928953004103804</v>
+      </c>
+      <c r="M29" s="7">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N29" s="30">
+        <v>0.18518518518518517</v>
+      </c>
+      <c r="O29" s="30">
+        <v>136.81390061708348</v>
+      </c>
+      <c r="P29" s="31">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>0.17462398886783595</v>
+      </c>
+      <c r="R29" s="3"/>
+    </row>
+    <row r="30" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="10">
+        <v>46143</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="11">
+        <v>1</v>
+      </c>
+      <c r="E30" s="11">
+        <v>1</v>
+      </c>
+      <c r="F30" s="11">
+        <v>0.89493980436418363</v>
+      </c>
+      <c r="G30" s="12">
+        <v>0.5937735139202408</v>
+      </c>
+      <c r="H30" s="11">
+        <v>0.86326729457616114</v>
+      </c>
+      <c r="I30" s="11">
+        <v>0.93154114466859961</v>
+      </c>
+      <c r="J30" s="11">
+        <v>0.93154114466859961</v>
+      </c>
+      <c r="K30" s="11">
+        <v>0.99523308489439366</v>
+      </c>
+      <c r="L30" s="11">
+        <v>0.99928953004103804</v>
+      </c>
+      <c r="M30" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N30" s="32">
+        <v>0.18518518518518517</v>
+      </c>
+      <c r="O30" s="33">
+        <v>136.81390061708348</v>
+      </c>
+      <c r="P30" s="11">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>0.17462398886783595</v>
+      </c>
+      <c r="R30" s="3"/>
+    </row>
+    <row r="31" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="13">
+        <v>46143</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="14">
+        <v>0.99754020813623467</v>
+      </c>
+      <c r="E31" s="14">
+        <v>0.99848254931714719</v>
+      </c>
+      <c r="F31" s="14">
+        <v>0.96699544764795142</v>
+      </c>
+      <c r="G31" s="15">
+        <v>3.4150227617602429</v>
+      </c>
+      <c r="H31" s="14">
+        <v>0.21403052939265996</v>
+      </c>
+      <c r="I31" s="14">
+        <v>0.93154114466859961</v>
+      </c>
+      <c r="J31" s="14">
+        <v>0.93154114466859961</v>
+      </c>
+      <c r="K31" s="14">
+        <v>0.99523308489439366</v>
+      </c>
+      <c r="L31" s="14">
+        <v>0.99928953004103804</v>
+      </c>
+      <c r="M31" s="14">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N31" s="34">
+        <v>0.18518518518518517</v>
+      </c>
+      <c r="O31" s="34">
+        <v>136.81390061708348</v>
+      </c>
+      <c r="P31" s="35">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="Q31" s="14">
+        <v>0.17462398886783595</v>
+      </c>
+      <c r="R31" s="3"/>
+    </row>
+    <row r="32" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="16">
+        <v>46174</v>
+      </c>
+      <c r="C32" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="17">
+        <v>0.98984771573604058</v>
+      </c>
+      <c r="E32" s="17">
+        <v>0.82051282051282048</v>
+      </c>
+      <c r="F32" s="17">
+        <v>0.88205128205128203</v>
+      </c>
+      <c r="G32" s="18">
+        <v>9.6564102564102559</v>
+      </c>
+      <c r="H32" s="17">
+        <v>7.8886686354625989E-3</v>
+      </c>
+      <c r="I32" s="17">
+        <v>0.93238441362290891</v>
+      </c>
+      <c r="J32" s="17">
+        <v>0.93238441362290891</v>
+      </c>
+      <c r="K32" s="17">
+        <v>0.99563748659892526</v>
+      </c>
+      <c r="L32" s="17">
+        <v>0.99914367974971174</v>
+      </c>
+      <c r="M32" s="17">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N32" s="30">
+        <v>0.29230769230769232</v>
+      </c>
+      <c r="O32" s="30">
+        <v>79.695780573647795</v>
+      </c>
+      <c r="P32" s="31">
+        <v>0.2807017543859649</v>
+      </c>
+      <c r="Q32" s="7">
+        <v>0.1742185680396808</v>
+      </c>
+      <c r="R32" s="3"/>
+    </row>
+    <row r="33" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="16">
+        <v>46174</v>
+      </c>
+      <c r="C33" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="20">
+        <v>1</v>
+      </c>
+      <c r="E33" s="20">
+        <v>1</v>
+      </c>
+      <c r="F33" s="20">
+        <v>0.89916282569842909</v>
+      </c>
+      <c r="G33" s="21">
+        <v>0.60826827203461575</v>
+      </c>
+      <c r="H33" s="20">
+        <v>0.86014806424208101</v>
+      </c>
+      <c r="I33" s="17">
+        <v>0.93238441362290891</v>
+      </c>
+      <c r="J33" s="17">
+        <v>0.93238441362290891</v>
+      </c>
+      <c r="K33" s="17">
+        <v>0.99563748659892526</v>
+      </c>
+      <c r="L33" s="17">
+        <v>0.99914367974971174</v>
+      </c>
+      <c r="M33" s="17">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N33" s="32">
+        <v>0.29230769230769232</v>
+      </c>
+      <c r="O33" s="33">
+        <v>79.695780573647795</v>
+      </c>
+      <c r="P33" s="11">
+        <v>0.2807017543859649</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>0.1742185680396808</v>
+      </c>
+      <c r="R33" s="3"/>
+    </row>
+    <row r="34" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="22">
+        <v>46174</v>
+      </c>
+      <c r="C34" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="23">
+        <v>0.99808575803981625</v>
+      </c>
+      <c r="E34" s="23">
+        <v>0.99884925201380903</v>
+      </c>
+      <c r="F34" s="23">
+        <v>0.96777905638665129</v>
+      </c>
+      <c r="G34" s="24">
+        <v>3.5149597238204833</v>
+      </c>
+      <c r="H34" s="23">
+        <v>0.21093086289898458</v>
+      </c>
+      <c r="I34" s="25">
+        <v>0.93238441362290891</v>
+      </c>
+      <c r="J34" s="25">
+        <v>0.93238441362290891</v>
+      </c>
+      <c r="K34" s="25">
+        <v>0.99563748659892526</v>
+      </c>
+      <c r="L34" s="25">
+        <v>0.99914367974971174</v>
+      </c>
+      <c r="M34" s="25">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N34" s="47">
+        <v>0.29230769230769232</v>
+      </c>
+      <c r="O34" s="47">
+        <v>79.695780573647795</v>
+      </c>
+      <c r="P34" s="48">
+        <v>0.2807017543859649</v>
+      </c>
+      <c r="Q34" s="49">
+        <v>0.1742185680396808</v>
+      </c>
+      <c r="R34" s="3"/>
+    </row>
+    <row r="35" spans="1:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="36">
+        <v>46204</v>
+      </c>
+      <c r="C35" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="25">
+        <v>0.98870056497175141</v>
+      </c>
+      <c r="E35" s="25">
+        <v>0.70857142857142863</v>
+      </c>
+      <c r="F35" s="25">
+        <v>1</v>
+      </c>
+      <c r="G35" s="38">
+        <v>15.44</v>
+      </c>
+      <c r="H35" s="25">
+        <v>7.0573053191918377E-3</v>
+      </c>
+      <c r="I35" s="25">
+        <v>0.93777053367388097</v>
+      </c>
+      <c r="J35" s="25">
+        <v>0.93777053367388097</v>
+      </c>
+      <c r="K35" s="25">
+        <v>0.99516063987095038</v>
+      </c>
+      <c r="L35" s="25">
+        <v>0.99895483263879559</v>
+      </c>
+      <c r="M35" s="25">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N35" s="42">
+        <v>0.29142857142857143</v>
+      </c>
+      <c r="O35" s="42">
+        <v>71.379602371254592</v>
+      </c>
+      <c r="P35" s="46">
+        <v>0.29411764705882354</v>
+      </c>
+      <c r="Q35" s="44">
+        <v>0.16262192176071935</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="39">
+        <v>46204</v>
+      </c>
+      <c r="C36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="40">
+        <v>0.99899020942178529</v>
+      </c>
+      <c r="E36" s="40">
+        <v>0.9987373737373737</v>
       </c>
       <c r="F36" s="40">
-        <v>98.07</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>0.90080864902874225</v>
+      </c>
+      <c r="G36" s="41">
+        <v>0.7599982420673288</v>
       </c>
       <c r="H36" s="40">
-        <v>14</v>
+        <v>0.92</v>
       </c>
       <c r="I36" s="40">
-        <v>0.10042085574000467</v>
-[...5433 lines deleted...]
-      <c r="N194" s="112"/>
+        <v>0.93777053367388097</v>
+      </c>
+      <c r="J36" s="40">
+        <v>0.93777053367388097</v>
+      </c>
+      <c r="K36" s="40">
+        <v>0.99516063987095038</v>
+      </c>
+      <c r="L36" s="40">
+        <v>0.99895483263879559</v>
+      </c>
+      <c r="M36" s="40">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N36" s="42">
+        <v>0.29142857142857143</v>
+      </c>
+      <c r="O36" s="43">
+        <v>71.379602371254592</v>
+      </c>
+      <c r="P36" s="44">
+        <v>0.29411764705882354</v>
+      </c>
+      <c r="Q36" s="44">
+        <v>0.16262192176071935</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="39">
+        <v>46204</v>
+      </c>
+      <c r="C37" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="40">
+        <v>0.99658457666726585</v>
+      </c>
+      <c r="E37" s="40">
+        <v>0.9987373737373737</v>
+      </c>
+      <c r="F37" s="40">
+        <v>0.9058441558441559</v>
+      </c>
+      <c r="G37" s="41">
+        <v>4.2485569985569986</v>
+      </c>
+      <c r="H37" s="40">
+        <v>0.22</v>
+      </c>
+      <c r="I37" s="40">
+        <v>0.93777053367388097</v>
+      </c>
+      <c r="J37" s="40">
+        <v>0.93777053367388097</v>
+      </c>
+      <c r="K37" s="40">
+        <v>0.99516063987095038</v>
+      </c>
+      <c r="L37" s="40">
+        <v>0.99895483263879559</v>
+      </c>
+      <c r="M37" s="40">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N37" s="42">
+        <v>0.29142857142857143</v>
+      </c>
+      <c r="O37" s="42">
+        <v>71.379602371254592</v>
+      </c>
+      <c r="P37" s="46">
+        <v>0.29411764705882354</v>
+      </c>
+      <c r="Q37" s="44">
+        <v>0.16262192176071935</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="320">
-[...320 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="41" orientation="landscape" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101006FE0B6D16D9FDF4B831E032533AEF128" ma:contentTypeVersion="14" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="b030ac8aab3fb89f2f0f902e611419a4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="39e62b15-6c94-4a84-8163-f658484c58c4" xmlns:ns4="c96b7c73-36d4-455a-a807-7ebb8c7f8a4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea04bb07a4994e17956613fe51ee2470" ns3:_="" ns4:_="">
+    <xsd:import namespace="39e62b15-6c94-4a84-8163-f658484c58c4"/>
+    <xsd:import namespace="c96b7c73-36d4-455a-a807-7ebb8c7f8a4a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39e62b15-6c94-4a84-8163-f658484c58c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="Hash de la sugerencia para compartir" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c96b7c73-36d4-455a-a807-7ebb8c7f8a4a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1F8724A-A20B-46B3-9921-B18ED2E85E26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E50EBA0-B388-4F4B-9E30-06B3CABD3B0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="39e62b15-6c94-4a84-8163-f658484c58c4"/>
+    <ds:schemaRef ds:uri="c96b7c73-36d4-455a-a807-7ebb8c7f8a4a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB2270A5-1092-4D82-B5D0-B2CF352D6799}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="c96b7c73-36d4-455a-a807-7ebb8c7f8a4a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="39e62b15-6c94-4a84-8163-f658484c58c4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>Oficio 6621</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Erix</dc:creator>
+  <dc:creator>Jose Alfredo Zamorano Olave</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="WorkbookGuid">
-[...3 lines deleted...]
-    <vt:lpwstr>WorkbookXmlParts</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FE0B6D16D9FDF4B831E032533AEF128</vt:lpwstr>
   </property>
 </Properties>
 </file>