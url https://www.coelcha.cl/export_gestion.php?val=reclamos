--- v2 (2026-08-31)
+++ v3 (2026-10-15)
@@ -6,83 +6,83 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Cristian Inostroza\Desktop\COMERCIAL\Indicadores_20-07-2026\Reports_25-08-2026\Data_Luis_26-8-2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.0.157\compra_venta_energia\132_AREA_COMERCIAL\INDICADORES_COMERCIALES\2026\2026-08\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F425E4DF-2BEF-4047-A64A-E5C71A3C04BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E278379C-26CE-4195-AB2A-7FA3ACFFD377}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D6DA9D68-1E14-4F11-8E96-CBB5658F8EB1}"/>
   </bookViews>
   <sheets>
     <sheet name="Oficio 6621" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Oficio 6621'!$A$1:$R$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="21">
   <si>
     <t>Nombre Empresa</t>
   </si>
   <si>
     <t>Tipo de requerimiento</t>
   </si>
   <si>
     <t>Tasa de Trasferencia 
 (TT)</t>
   </si>
   <si>
     <t>Tasa Normalizada de Reclamos 
 (TNR)</t>
   </si>
   <si>
     <t>Tasa de Cambio de Resolución Normalizada 
 (TCRN)</t>
   </si>
   <si>
     <t>Tasa de Cambio de Resolución Normalizada y Ajustada 
 (TCRNA)</t>
   </si>
   <si>
     <t>Eficiencia del Servicio Comercial (Eficiencia)</t>
   </si>
@@ -797,54 +797,55 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51883D92-E153-40A2-B4D4-39E28770C932}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R37"/>
+  <dimension ref="A1:R40"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="H37" sqref="H37"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A28" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="11.42578125" style="1"/>
     <col min="3" max="3" width="16.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" style="1" customWidth="1"/>
     <col min="5" max="6" width="15.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="19" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="19.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="15.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="16.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="18" style="1" customWidth="1"/>
     <col min="16" max="16" width="18.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="19" style="1" customWidth="1"/>
     <col min="18" max="18" width="27.140625" style="2" customWidth="1"/>
     <col min="19" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
@@ -2686,211 +2687,376 @@
       <c r="A35" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="36">
         <v>46204</v>
       </c>
       <c r="C35" s="37" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="25">
         <v>0.98870056497175141</v>
       </c>
       <c r="E35" s="25">
         <v>0.70857142857142863</v>
       </c>
       <c r="F35" s="25">
         <v>1</v>
       </c>
       <c r="G35" s="38">
         <v>15.44</v>
       </c>
       <c r="H35" s="25">
         <v>7.0573053191918377E-3</v>
       </c>
       <c r="I35" s="25">
-        <v>0.93777053367388097</v>
+        <v>0.92981919612851205</v>
       </c>
       <c r="J35" s="25">
-        <v>0.93777053367388097</v>
+        <v>0.92981919612851205</v>
       </c>
       <c r="K35" s="25">
         <v>0.99516063987095038</v>
       </c>
       <c r="L35" s="25">
         <v>0.99895483263879559</v>
       </c>
       <c r="M35" s="25">
         <v>0.99419999999999997</v>
       </c>
       <c r="N35" s="42">
         <v>0.29142857142857143</v>
       </c>
       <c r="O35" s="42">
         <v>71.379602371254592</v>
       </c>
       <c r="P35" s="46">
         <v>0.29411764705882354</v>
       </c>
       <c r="Q35" s="44">
         <v>0.16262192176071935</v>
       </c>
     </row>
     <row r="36" spans="1:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="39">
         <v>46204</v>
       </c>
       <c r="C36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="40">
-        <v>0.99899020942178529</v>
+        <v>0.99891319756178232</v>
       </c>
       <c r="E36" s="40">
-        <v>0.9987373737373737</v>
+        <v>1</v>
       </c>
       <c r="F36" s="40">
-        <v>0.90080864902874225</v>
+        <v>0.89957426679280983</v>
       </c>
       <c r="G36" s="41">
-        <v>0.7599982420673288</v>
+        <v>0.77185430463576155</v>
       </c>
       <c r="H36" s="40">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>0.93777053367388097</v>
+        <v>0.85252248255837404</v>
+      </c>
+      <c r="I36" s="25">
+        <v>0.92981919612851205</v>
       </c>
       <c r="J36" s="40">
-        <v>0.93777053367388097</v>
+        <v>0.92981919612851205</v>
       </c>
       <c r="K36" s="40">
         <v>0.99516063987095038</v>
       </c>
       <c r="L36" s="40">
         <v>0.99895483263879559</v>
       </c>
       <c r="M36" s="40">
         <v>0.99419999999999997</v>
       </c>
       <c r="N36" s="42">
         <v>0.29142857142857143</v>
       </c>
       <c r="O36" s="43">
         <v>71.379602371254592</v>
       </c>
       <c r="P36" s="44">
         <v>0.29411764705882354</v>
       </c>
       <c r="Q36" s="44">
         <v>0.16262192176071935</v>
       </c>
     </row>
     <row r="37" spans="1:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="39">
         <v>46204</v>
       </c>
       <c r="C37" s="45" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="40">
-        <v>0.99658457666726585</v>
+        <v>0.99704898681880783</v>
       </c>
       <c r="E37" s="40">
-        <v>0.9987373737373737</v>
+        <v>0.99861878453038666</v>
       </c>
       <c r="F37" s="40">
-        <v>0.9058441558441559</v>
+        <v>0.99092344119968434</v>
       </c>
       <c r="G37" s="41">
-        <v>4.2485569985569986</v>
+        <v>4.6475927387529596</v>
       </c>
       <c r="H37" s="40">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>0.93777053367388097</v>
+        <v>0.20437956204379562</v>
+      </c>
+      <c r="I37" s="25">
+        <v>0.92981919612851205</v>
       </c>
       <c r="J37" s="40">
-        <v>0.93777053367388097</v>
+        <v>0.92981919612851205</v>
       </c>
       <c r="K37" s="40">
         <v>0.99516063987095038</v>
       </c>
       <c r="L37" s="40">
         <v>0.99895483263879559</v>
       </c>
       <c r="M37" s="40">
         <v>0.99419999999999997</v>
       </c>
       <c r="N37" s="42">
         <v>0.29142857142857143</v>
       </c>
       <c r="O37" s="42">
         <v>71.379602371254592</v>
       </c>
       <c r="P37" s="46">
         <v>0.29411764705882354</v>
       </c>
       <c r="Q37" s="44">
         <v>0.16262192176071935</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="36">
+        <v>46235</v>
+      </c>
+      <c r="C38" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" s="25">
+        <v>0.9885057471264368</v>
+      </c>
+      <c r="E38" s="25">
+        <v>0.69767441860465107</v>
+      </c>
+      <c r="F38" s="25">
+        <v>1</v>
+      </c>
+      <c r="G38" s="38">
+        <v>16.046511627906977</v>
+      </c>
+      <c r="H38" s="25">
+        <v>6.9045803058889648E-3</v>
+      </c>
+      <c r="I38" s="25">
+        <v>0.92791765075839183</v>
+      </c>
+      <c r="J38" s="25">
+        <v>0.92791765075839183</v>
+      </c>
+      <c r="K38" s="25">
+        <v>0.99535664822261327</v>
+      </c>
+      <c r="L38" s="25">
+        <v>0.99776530332327495</v>
+      </c>
+      <c r="M38" s="25">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N38" s="42">
+        <v>0.30232558139534882</v>
+      </c>
+      <c r="O38" s="42">
+        <v>69.848661233993013</v>
+      </c>
+      <c r="P38" s="46">
+        <v>0.30769230769230771</v>
+      </c>
+      <c r="Q38" s="44">
+        <v>0.17296316764908573</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="36">
+        <v>46235</v>
+      </c>
+      <c r="C39" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="25">
+        <v>0.99819836466946921</v>
+      </c>
+      <c r="E39" s="25">
+        <v>1</v>
+      </c>
+      <c r="F39" s="25">
+        <v>0.90156423546834508</v>
+      </c>
+      <c r="G39" s="38">
+        <v>1.0460940392447242</v>
+      </c>
+      <c r="H39" s="25">
+        <v>0.86740797238167877</v>
+      </c>
+      <c r="I39" s="25">
+        <v>0.92791765075839183</v>
+      </c>
+      <c r="J39" s="25">
+        <v>0.92791765075839183</v>
+      </c>
+      <c r="K39" s="25">
+        <v>0.99535664822261327</v>
+      </c>
+      <c r="L39" s="25">
+        <v>0.99776530332327495</v>
+      </c>
+      <c r="M39" s="25">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N39" s="42">
+        <v>0.30232558139534882</v>
+      </c>
+      <c r="O39" s="42">
+        <v>69.848661233993013</v>
+      </c>
+      <c r="P39" s="46">
+        <v>0.30769230769230771</v>
+      </c>
+      <c r="Q39" s="44">
+        <v>0.17296316764908573</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="36">
+        <v>46235</v>
+      </c>
+      <c r="C40" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="25">
+        <v>0.99671727533853105</v>
+      </c>
+      <c r="E40" s="25">
+        <v>0.99855907780979825</v>
+      </c>
+      <c r="F40" s="25">
+        <v>0.99094277480444637</v>
+      </c>
+      <c r="G40" s="38">
+        <v>5.0117332235487853</v>
+      </c>
+      <c r="H40" s="25">
+        <v>0.19501425073260809</v>
+      </c>
+      <c r="I40" s="25">
+        <v>0.92791765075839183</v>
+      </c>
+      <c r="J40" s="25">
+        <v>0.92791765075839183</v>
+      </c>
+      <c r="K40" s="25">
+        <v>0.99535664822261327</v>
+      </c>
+      <c r="L40" s="25">
+        <v>0.99776530332327495</v>
+      </c>
+      <c r="M40" s="25">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="N40" s="42">
+        <v>0.30232558139534882</v>
+      </c>
+      <c r="O40" s="42">
+        <v>69.848661233993013</v>
+      </c>
+      <c r="P40" s="46">
+        <v>0.30769230769230771</v>
+      </c>
+      <c r="Q40" s="44">
+        <v>0.17296316764908573</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="41" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101006FE0B6D16D9FDF4B831E032533AEF128" ma:contentTypeVersion="14" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="b030ac8aab3fb89f2f0f902e611419a4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="39e62b15-6c94-4a84-8163-f658484c58c4" xmlns:ns4="c96b7c73-36d4-455a-a807-7ebb8c7f8a4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea04bb07a4994e17956613fe51ee2470" ns3:_="" ns4:_="">
     <xsd:import namespace="39e62b15-6c94-4a84-8163-f658484c58c4"/>
     <xsd:import namespace="c96b7c73-36d4-455a-a807-7ebb8c7f8a4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -3075,96 +3241,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1F8724A-A20B-46B3-9921-B18ED2E85E26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB2270A5-1092-4D82-B5D0-B2CF352D6799}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="c96b7c73-36d4-455a-a807-7ebb8c7f8a4a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="39e62b15-6c94-4a84-8163-f658484c58c4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E50EBA0-B388-4F4B-9E30-06B3CABD3B0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="39e62b15-6c94-4a84-8163-f658484c58c4"/>
     <ds:schemaRef ds:uri="c96b7c73-36d4-455a-a807-7ebb8c7f8a4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Oficio 6621</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>